--- v0 (2025-12-13)
+++ v1 (2026-09-21)
@@ -8,53 +8,53 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5BDFF070" w14:textId="77777777" w:rsidR="00AE0A12" w:rsidRDefault="00F37019">
+    <w:p w14:paraId="5BDFF070" w14:textId="77777777" w:rsidR="00AE0A12" w:rsidRDefault="00CF1723">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="FooterChar"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="FooterChar"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1485274047"/>
           <w:placeholder>
             <w:docPart w:val="68025321B5974BFDB904C5AD07AC94FB"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
@@ -119,60 +119,51 @@
       </w:pPr>
       <w:r w:rsidRPr="007A4845">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">League models are thoughtfully developed by our staff for a city’s consideration. Models should be customized as appropriate for an individual city’s circumstances in consultation with the city’s attorney. Helpful background information on this model may be found </w:t>
       </w:r>
       <w:r w:rsidR="00307F09">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00B2263D" w:rsidRPr="00B2263D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>“Securing Payment of</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> Utility Charges.”</w:t>
+          <w:t>“Securing Payment of Utility Charges.”</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B2263D">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110AAB69" w14:textId="77777777" w:rsidR="003D5E54" w:rsidRDefault="003D5E54"/>
     <w:p w14:paraId="615E875A" w14:textId="5126D03D" w:rsidR="00B2263D" w:rsidRPr="00D07484" w:rsidRDefault="00B2263D" w:rsidP="00A01B57">
       <w:pPr>
         <w:ind w:left="630"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07484">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
@@ -617,126 +608,194 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>General</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0998216D" w14:textId="77777777" w:rsidR="00951681" w:rsidRPr="002A11A4" w:rsidRDefault="00951681" w:rsidP="00B2263D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0637A874" w14:textId="025B10B0" w:rsidR="00B2263D" w:rsidRDefault="002A11A4" w:rsidP="00B2263D">
+    <w:p w14:paraId="0637A874" w14:textId="13FD51E1" w:rsidR="00B2263D" w:rsidRDefault="002A11A4" w:rsidP="00B2263D">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B2263D" w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Background</w:t>
       </w:r>
       <w:r w:rsidR="00B2263D" w:rsidRPr="00951681">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B2263D">
-        <w:t xml:space="preserve"> The United States Congress enacted the Safe Drinking Water act (PL 93-532) into law on December 16, 1974. Minnesota achieved primacy for the Safe Drinking Water Act in 1976. Minnesota State Statutes place responsibility for compliance with the Safe Drinking Water Act on the water purveyor through the Department of Health. The Safe Drinking Water Act and its regulations cover all potable water systems and states that “minimum" protection should include programs that result in the prevention of health hazards, such as cross connections.”</w:t>
+        <w:t xml:space="preserve"> The United States </w:t>
+      </w:r>
+      <w:r w:rsidR="0014403A">
+        <w:t>passed</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2263D">
+        <w:t xml:space="preserve"> the Safe Drinking Water </w:t>
+      </w:r>
+      <w:r w:rsidR="002A53A4">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2263D">
+        <w:t>ct (PL 93-5</w:t>
+      </w:r>
+      <w:r w:rsidR="0014403A">
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2263D">
+        <w:t>) into law on December 16, 1974. Minnesota achieved primacy for the Safe Drinking Water Act in 1976. Minnesota State Statutes place responsibility for compliance with the Safe Drinking Water Act on the water purveyor through the</w:t>
+      </w:r>
+      <w:r w:rsidR="0014403A">
+        <w:t xml:space="preserve"> state’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2263D">
+        <w:t xml:space="preserve"> Department of Health. The Safe Drinking Water Act and its regulations cover all potable water systems and </w:t>
+      </w:r>
+      <w:r w:rsidR="00767899">
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2263D">
+        <w:t xml:space="preserve"> that “minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="00767899">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2263D">
+        <w:t xml:space="preserve"> protection should include programs that result in the prevention of health hazards, such as cross connections.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20462885" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="4CA6A305" w14:textId="622E36E9" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.2.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Purpose</w:t>
       </w:r>
       <w:r>
         <w:t>: The purpose of this specification is:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13AEDE94" w14:textId="77777777" w:rsidR="00B12DFB" w:rsidRDefault="00B12DFB" w:rsidP="00B2263D"/>
-    <w:p w14:paraId="2FC8D53A" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
+    <w:p w14:paraId="2FC8D53A" w14:textId="7D94FC87" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>1.2.1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>To carry out the requirements of the Safe Drinking Water Act (PL 93-532) and the Minnesota Department of Health chapters 4720 and 4715.</w:t>
+        <w:t>To carry out the requirements of the Safe Drinking Water Act (PL 93-5</w:t>
+      </w:r>
+      <w:r w:rsidR="0014403A">
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) and the Minnesota </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE726C">
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> chapters 4720 and 471</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE726C">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A8E6D0" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58ABA41C" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
+    <w:p w14:paraId="58ABA41C" w14:textId="54C0E0DA" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>1.2.2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">To protect the municipal potable water supply of </w:t>
+        <w:t>To protect the municipal potable water supply of</w:t>
+      </w:r>
+      <w:r w:rsidR="0014403A">
+        <w:t xml:space="preserve"> the City of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
@@ -764,68 +823,76 @@
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Public Utilities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC3AB40" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C8D915D" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>1.2.3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>To promote the elimination or control of existing cross connections, actual or potential, between the customer’s potable water system(s) and another environment containing substance(s).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0E71D4" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B31B214" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>1.2.4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">To provide for the maintenance of a continuing Program of Cross Connection Control which will systematically and effectively prevent the contamination or pollution of all potable water system(s) under the direct authority of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
@@ -999,182 +1066,212 @@
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Public Utilities shall give notice in writing to said customer to install an approved means of backflow prevention at a specific location(s) on the customer’s premises. The customer shall immediately install an approved means of backflow prevention at the customer’s own expense; failure, refusal or inability on the part of the customer to install, have tested, maintain or repair such, shall constitute grounds for disconnecting water service to the premises until such requirements have been satisfactorily met.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A7AFB5" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="670C8D1E" w14:textId="1EBB3F66" w:rsidR="00B2263D" w:rsidRDefault="002A11A4" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1.3.1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B2263D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B2263D" w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00B2263D" w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00B2263D" w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B2263D" w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00B2263D" w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B2263D">
         <w:t xml:space="preserve"> Public Utilities, the authority having jurisdiction in charge of the “municipal” water system is vested with authority and responsibility for the implementation of an effective cross connection control program and for the enforcement of the provisions of this specification</w:t>
       </w:r>
       <w:r w:rsidR="009E11E8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B2263D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678E93FC" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
-    <w:p w14:paraId="63D00D73" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
+    <w:p w14:paraId="63D00D73" w14:textId="743361D0" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
       <w:r w:rsidRPr="00951681">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The following definitions shall apply to this specification. These definitions shall be used in conjunction with definitions and guidelines of the Minnesota Plumbing Code “Chapter 4715, Definitions and Standards”.</w:t>
+        <w:t xml:space="preserve"> The following definitions shall apply to this specification. These definitions shall be used in conjunction with definitions and guidelines of the Minnesota Plumbing Code Chapter 471</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE726C">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Definitions and Standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA0EBFD" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="1B8A2261" w14:textId="080ED997" w:rsidR="00B2263D" w:rsidRDefault="002A11A4" w:rsidP="00B2263D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B2263D" w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Approved</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4299A1EF" w14:textId="77777777" w:rsidR="00951681" w:rsidRPr="002A11A4" w:rsidRDefault="00951681" w:rsidP="00B2263D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D559212" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
-      <w:pPr>
+    <w:p w14:paraId="1D559212" w14:textId="14536278" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00286097">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+        </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.1.1.</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">   The term “approved” as herein used in reference to a water supply shall mean a water supply that has been approved by the Minnesota Department of Health.</w:t>
+      <w:r w:rsidR="00286097">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>The term “approved” as herein used in reference to a water supply shall mean a water supply that has been approved by the Minnesota Department of Health.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D1842B" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EC85856" w14:textId="7162B80A" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
-      <w:pPr>
+    <w:p w14:paraId="5EC85856" w14:textId="1B93E283" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00286097">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+        </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.1.2.</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">   The term “approved” as herein used in reference to an air gap, pressure vacuum breaker assembly, a double check valve assembly, a reduced pressure principle backflow prevention assembly or other backflow prevention assemblies, devices or methods shall mean any such assembly, device or method approved by the State of Minnesota Plumbing Code, Department of Health and the </w:t>
+      <w:r w:rsidR="00286097">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The term “approved” as herein used in reference to an air gap, pressure vacuum breaker assembly, a double check valve assembly, a reduced pressure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>principle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> backflow prevention assembly or other backflow prevention assemblies, devices or methods shall mean any such assembly, device or method approved by the State of Minnesota Plumbing Code, Department of Health and the </w:t>
       </w:r>
       <w:r w:rsidR="00010F56" w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00010F56" w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00010F56" w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00010F56" w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
@@ -1782,51 +1879,59 @@
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Public Utilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C31710C" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="6FCAB49F" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.12.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Degree of Hazard</w:t>
       </w:r>
       <w:r>
-        <w:t>: The term “degree of hazard” shall mean either a pollutional (non- health) or contamination (health) hazard and is derived from the elevation of conditions within a system.</w:t>
+        <w:t xml:space="preserve">: The term “degree of hazard” shall mean either a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pollutional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (non- health) or contamination (health) hazard and is derived from the elevation of conditions within a system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E801ABE" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="238EC2EB" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2.12.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Health Hazard</w:t>
       </w:r>
       <w:r w:rsidRPr="00951681">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -1837,51 +1942,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="285D1487" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36D86752" w14:textId="5A772897" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.12.2.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Plumbing Hazard</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: The term “plumbing hazard” shall mean an internal or plumbing type cross connection in a customer’s potable water system that may be either a pollutional or a contamination type hazard. This includes but is not limited to cross connections in toilets, sinks, lavatories, wash trays and lawn irrigation systems. Plumbing type cross connections can </w:t>
+        <w:t xml:space="preserve">: The term “plumbing hazard” shall mean an internal or plumbing type cross connection in a customer’s potable water system that may be either a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pollutional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or a contamination type hazard. This includes but is not limited to cross connections in toilets, sinks, lavatories, wash trays and lawn irrigation systems. Plumbing type cross connections can </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>be located in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> many types of structures including homes, apartment houses, hotels, commercial and industrial establishments. Such a connection, if permitted to exist, must be properly protected by an appropriate means of backflow prevention.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2700863D" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A2A96A5" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.12.3.</w:t>
       </w:r>
@@ -1907,260 +2020,282 @@
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.12.4.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>System Hazard</w:t>
       </w:r>
       <w:r w:rsidRPr="00951681">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The term “system hazard” shall mean an actual or potential threat of severe damage to the physical properties of the water system (public or customer’s potable water system) or of a pollution or contamination which would have a protracted effect on the quality of the potable water in the system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="076D4DD1" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
-    <w:p w14:paraId="074EF68A" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
+    <w:p w14:paraId="074EF68A" w14:textId="723C6385" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.13.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Industrial Fluids</w:t>
       </w:r>
       <w:r w:rsidRPr="00951681">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The term “industrial fluids” shall mean any fluid or solution which may be chemically, biologically or otherwise contaminated or polluted in a form or concentration which would constitute a health, system, non-health or plumbing hazard if introduced into an approved water supply. This may include, but not be limited to: polluted or contaminated used waters, all types of process waters and “used waters” originating from the public potable water system which may deteriorate in sanitary quality, chemicals in fluid form, plating acids and alkali’s, circulating cooling treated or stabilized with toxic substances, contaminated natural waters such as from wells, springs, streams, rivers, bays, harbors, seas, irrigation canals or systems, etc., oils, gases, glycerin, paraffin’s, caustic and acid solutions or other liquid and gaseous fluids used industrially for other purposes including firefighting purposes.</w:t>
+        <w:t xml:space="preserve"> The term “industrial fluids” shall mean any fluid or solution which may be chemically, biologically or otherwise contaminated or polluted in a form or concentration which would constitute a health, system, non-health or plumbing hazard if introduced into an approved water supply. This may include, but not be limited to: polluted or contaminated used waters, all types of process waters and “used waters” originating from the public potable water system which may deteriorate in sanitary quality, chemicals in fluid form, plating acids and alkali’s, circulating cooling treated or stabilized with toxic substances, contaminated natural waters such as from wells, springs, streams, rivers, bays, harbors, seas, irrigation canals or systems, etc., oils, gases, glycerin, paraffins, caustic and acid solutions or other liquid and gaseous fluids used industrially for other purposes including firefighting purposes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B54B4AA" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="7BA3E839" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.14.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Isolation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00951681">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>- Point of Use</w:t>
       </w:r>
       <w:r w:rsidRPr="00951681">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The term “isolation or point of use” shall mean the appropriate type or method of backflow protection at all potable water outlets commensurate with the degree of hazard to the customer’s potable water system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A10C652" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
-    <w:p w14:paraId="50951C1E" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
+    <w:p w14:paraId="50951C1E" w14:textId="0E52E8CE" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.15.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Non-Potable Water</w:t>
       </w:r>
       <w:r>
-        <w:t>: The term non-potable water” means water not safe for drinking, personal or culinary use.</w:t>
+        <w:t xml:space="preserve">: The term </w:t>
+      </w:r>
+      <w:r w:rsidR="005123B2">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:t>non-potable water” means water not safe for drinking, personal</w:t>
+      </w:r>
+      <w:r w:rsidR="005123B2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or culinary use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03648D0F" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
-    <w:p w14:paraId="438429FA" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
+    <w:p w14:paraId="438429FA" w14:textId="11C2CD8B" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2.16.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Pollution</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: The term “pollution” shall mean an impairment of the quality of the water to a degree which does not create a hazard to the public </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>health</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> but which does adversely and unreasonably effect the aesthetic qualities of such waters for human use or consumption.</w:t>
+        <w:t xml:space="preserve"> but which does adversely and unreasonably </w:t>
+      </w:r>
+      <w:r w:rsidR="005123B2">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ffect the aesthetic qualities of such waters for human use or consumption.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404B3822" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="20B541CD" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.17.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Potable Water</w:t>
       </w:r>
       <w:r w:rsidRPr="00951681">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The term “potable water” means water that is: safe for human consumption, personal or culinary use; and free from impurities in amounts sufficient to cause disease or harmful physiological effects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AA19F5" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="6CB2A697" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.18.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Rebuild</w:t>
       </w:r>
       <w:r w:rsidRPr="00951681">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The term “</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">” when used in reference to a Reduced Pressure Principle (RPZ) backflow prevention assembly shall consist of replacing </w:t>
+        <w:t xml:space="preserve"> The term “rebuild” when used in reference to a Reduced Pressure Principle (RPZ) backflow prevention assembly shall consist of replacing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the spring and rubber parts within the device. Both spring and rubber repair kits are required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CADDFDA" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="55715E60" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.19.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Water User</w:t>
       </w:r>
       <w:r w:rsidRPr="00951681">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The term “water user” shall mean the person(s) that will be consuming or using the water at the point of use, (i.e., consumer).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793E5AD8" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
-    <w:p w14:paraId="683005BB" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
+    <w:p w14:paraId="683005BB" w14:textId="79541A72" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.20.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t>State of Minnesota, Department of Health, (Minnesota Plumbing Code), Chapters 4715 and 326 shall apply to all aspects of this specification.</w:t>
+        <w:t>State of Minnesota, Department of Health, (Minnesota Plumbing Code), Chapters 471</w:t>
+      </w:r>
+      <w:r w:rsidR="005123B2">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and 326</w:t>
+      </w:r>
+      <w:r w:rsidR="00434896">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall apply to all aspects of this specification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1558BB1E" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="080F1BC2" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2.21.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>System Drain</w:t>
       </w:r>
       <w:r>
         <w:t>: A hose bibb or boiler cock that is used exclusively to blow out or drain a water system for frost conditions or maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A89B3F" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="4D589B73" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D">
       <w:pPr>
         <w:rPr>
@@ -2198,169 +2333,183 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.1.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B2263D" w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F7BD8D" w14:textId="77777777" w:rsidR="00B12DFB" w:rsidRPr="002A11A4" w:rsidRDefault="00B12DFB" w:rsidP="00B2263D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35FD1566" w14:textId="1D9704F6" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
+    <w:p w14:paraId="35FD1566" w14:textId="2A877629" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.1.1</w:t>
       </w:r>
       <w:r w:rsidR="002A11A4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002A11A4">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">No water service to any premise shall be allowed by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Public Utilities unless the water supply is protected as required by the State of Minnesota Department of Health, Chapters 4720 and 4715, State Statutes and Regulations, </w:t>
+        <w:t xml:space="preserve"> Public Utilities unless the water supply is protected as required by the State of Minnesota Department of Health, Chapters 4720 and 471</w:t>
+      </w:r>
+      <w:r w:rsidR="00347CFB">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, State Statutes and Regulations, </w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Watermain Material and Installation Specifications, AWWA Manual M14 and City ordinances. Service of water to any premise shall be discontinued by the </w:t>
+        <w:t xml:space="preserve"> Watermain Material and Installation Specifications, AWWA Manual M14 and City </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>ordinances</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Service of water to any premise shall be discontinued by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B11718">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Public Utilities if the means of backflow prevention required by this specification is not installed, tested, maintained and repaired, or if it is found that a means of backflow prevention has been removed, bypassed, or if an unprotected cross connection exists on the premises. Service will not be restored until such conditions or defects are corrected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492AC0E5" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0836FF0A" w14:textId="421AB564" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
+    <w:p w14:paraId="0836FF0A" w14:textId="3CE53EC7" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.1.2</w:t>
       </w:r>
       <w:r w:rsidR="002A11A4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002A11A4">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The customer’s system shall be open for inspection at all reasonable times to authorized representatives of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
@@ -2393,51 +2542,57 @@
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Public Utilities shall immediately notify the customer of the violation, ensure that corrective action is taken in a punctual manner or shall deny or immediately discontinue water service to the premises by providing for a physical break in the service line until the customer has corrected the condition(s) in conformance with Minnesota Law and this specification.</w:t>
+        <w:t xml:space="preserve"> Public Utilities shall immediately notify the customer of the violation, ensure that corrective action is taken in a punctual manner or shall deny or immediately discontinue water service to the premises by providing for a physical break in the service line until the customer has corrected the condition(s) in conformance with Minnesota Law</w:t>
+      </w:r>
+      <w:r w:rsidR="00347CFB">
+        <w:t>, regulations,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and this specification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E2E10C" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1756D733" w14:textId="77777777" w:rsidR="00951681" w:rsidRDefault="00951681" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AE06EF6" w14:textId="09F5D9B5" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="002A11A4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.1.3</w:t>
       </w:r>
       <w:r w:rsidR="002A11A4">
         <w:t>.</w:t>
@@ -2645,74 +2800,82 @@
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B11718">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Public Utilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6E0AEB" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AA5D945" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.2.3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The source shall include all components of the facilities utilized in the production, treatment, storage and delivery of water to the distribution System.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778D2EAA" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E442099" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.2.4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The distribution system shall include the network of conduits used from the source to the customer’s system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A37CB4" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18F3C741" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.2.5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The customer’s system shall include those parts of the facilities beyond the termination of </w:t>
@@ -2764,73 +2927,81 @@
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Special Backflow Assembly Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5747D95A" w14:textId="77777777" w:rsidR="00B12DFB" w:rsidRPr="00A01B57" w:rsidRDefault="00B12DFB" w:rsidP="00B2263D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B936EDD" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.3.1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>An approved means of backflow prevention shall be installed on each service line to a customer’s water system at or near the property line or immediately inside the building being served; but in all cases, before the first branch line leading off the service line whenever the following conditions exist:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621114C9" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="445750A4" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.3.1.1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> In the case of premises having an auxiliary water supply which is not or may not be of safe bacteriological or chemical quality and which is not acceptable as an additional source by the State of Minnesota Department of Health, </w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
@@ -2845,51 +3016,55 @@
       <w:r>
         <w:t>’s water system shall be protected against backflow from the premises by installing an approved means of backflow prevention in the service line commensurate with the degree of hazard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BD7373" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5302F4BE" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.3.1.2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve"> In the case of premises on which any industrial fluids or any other objectionable substance is handled in such a fashion as to create an actual or potential hazard to</w:t>
       </w:r>
       <w:r w:rsidR="00010F56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
@@ -3014,51 +3189,55 @@
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>’s water system shall be protected against backflow from the premises by installing an approved means of backflow prevention in the service line.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15CDDBFB" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="157CE282" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00D42528">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.3.2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The type of protective backflow prevention assembly required shall depend upon the degree of hazard which exists as defined below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730A6326" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B2263D"/>
     <w:p w14:paraId="708AA568" w14:textId="43B19D92" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.3.2.1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>In the case of any premise where there is an auxiliary water supply not subject to the following rules,</w:t>
       </w:r>
@@ -3106,51 +3285,55 @@
       <w:r>
         <w:t xml:space="preserve"> backflow prevention assembly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F889AF" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06C6BEA4" w14:textId="0FF6BDF6" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.3.2.2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In the case of any premise where there is water or substance that would be objectionable but not hazardous to health if introduced into </w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
@@ -3260,51 +3443,59 @@
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t>’s water system shall be protected by an approved air gap or an approved reduced pressure principle backflow prevention assembly. Examples of premises where these conditions will exist include, but are not limited to sewage treatment plants, sewage pumping stations, chemical manufacturing plants, hospitals, health care facilities (</w:t>
+        <w:t xml:space="preserve">’s water system shall be protected by an approved air gap or an approved reduced pressure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>principle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> backflow prevention assembly. Examples of premises where these conditions will exist include, but are not limited to sewage treatment plants, sewage pumping stations, chemical manufacturing plants, hospitals, health care facilities (</w:t>
       </w:r>
       <w:r w:rsidR="00B12DFB">
         <w:t>i.e.,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> clinics, medical centers, health centers, nursing homes, etc.) mortuaries, plating plants, agricultural facilities (</w:t>
       </w:r>
       <w:r w:rsidR="00B12DFB">
         <w:t>i.e.,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> farms), chemical or fertilizer plants, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F47FEB" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73DC3C4D" w14:textId="0F55C82D" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
@@ -3328,158 +3519,186 @@
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t>’s water system shall be protected by an approved air gap or an approved reduced pressure principle backflow assembly at the service connection directly off of the main ahead of all customer connections.</w:t>
+        <w:t xml:space="preserve">’s water system shall be protected by an approved air gap or an approved reduced pressure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>principle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> backflow assembly at the service connection directly off of the main ahead of all customer connections.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63023F52" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6844159D" w14:textId="68ED16F9" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.3.2.5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">In the case of any premise where, because of security requirements or other prohibitions or restrictions, it is impossible or impractical to make a complete </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>on-premise</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> cross connection survey, either an approved air gap or an approved reduced pressure principle backflow assembly on each service to the premises shall protect </w:t>
+        <w:t xml:space="preserve"> cross connection survey, either an approved air gap or an approved reduced pressure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>principle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> backflow assembly on each service to the premises shall protect </w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_____"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00010F56">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>’s water system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FE064C" w14:textId="77777777" w:rsidR="00B2263D" w:rsidRDefault="00B2263D" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CC2830B" w14:textId="77777777" w:rsidR="004A0A5B" w:rsidRDefault="004A0A5B" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00BAAE5A" w14:textId="422BFAF7" w:rsidR="004A0A5B" w:rsidRDefault="00B2263D" w:rsidP="00DF3D6A">
+    <w:p w14:paraId="00BAAE5A" w14:textId="302F0D26" w:rsidR="004A0A5B" w:rsidRDefault="00B2263D" w:rsidP="00DF3D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.3.2.6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Means of backflow prevention application will be determined by the degree of hazard in the following chart </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>and, but</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> not limited to: State of Minnesota Department of Health Chapter 4715: See section 2.12 for definitions relating to “Hazards”.</w:t>
+        <w:t xml:space="preserve"> not limited to: State of Minnesota </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1901">
+        <w:t>Plumbing Board</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Chapter 471</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1901">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: See section 2.12 for definitions relating to “Hazards”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05600DEE" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528"/>
     <w:p w14:paraId="556C429B" w14:textId="77777777" w:rsidR="00DF3D6A" w:rsidRDefault="00DF3D6A"/>
     <w:p w14:paraId="50CDB7B5" w14:textId="77777777" w:rsidR="00D42528" w:rsidRPr="0033270A" w:rsidRDefault="00D42528" w:rsidP="00D42528">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0033270A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DEGREE OF HAZARD CHART</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D0C0F1" w14:textId="09B03509" w:rsidR="00B2263D" w:rsidRDefault="00B2263D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
@@ -4151,63 +4370,63 @@
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5BB5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Requires clearance for testing, repair and maintenance. Readily accessible. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D42528" w:rsidRPr="00EE5BB5" w14:paraId="2B7AD06A" w14:textId="77777777" w:rsidTr="00A01B57">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="343C1D4E" w14:textId="77777777" w:rsidR="00D42528" w:rsidRPr="00EE5BB5" w:rsidRDefault="00D42528" w:rsidP="00A01B57">
+          <w:p w14:paraId="343C1D4E" w14:textId="1818263A" w:rsidR="00D42528" w:rsidRPr="00EE5BB5" w:rsidRDefault="00D42528" w:rsidP="00A01B57">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5BB5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Double Check Valve with Intermediate Atmospheric Vent (Device) (ASSE 1012)</w:t>
+              <w:t>Double Check Valve with Intermediate Atmospheric Vent (Device) (ASSE 1012)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="013D05FE" w14:textId="77777777" w:rsidR="00D42528" w:rsidRPr="00EE5BB5" w:rsidRDefault="00D42528" w:rsidP="00A01B57">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5BB5">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4267,67 +4486,51 @@
             <w:r w:rsidRPr="00EE5BB5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>See special requirements in Minnesota plumbing code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D2D3C9A" w14:textId="77777777" w:rsidR="00D42528" w:rsidRPr="00EE5BB5" w:rsidRDefault="00D42528" w:rsidP="00A01B57">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5BB5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Readily accessible (See special requirements in </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Plumbing Code).</w:t>
+              <w:t>Readily accessible (See special requirements in MN Plumbing Code).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D42528" w:rsidRPr="00EE5BB5" w14:paraId="6688940C" w14:textId="77777777" w:rsidTr="00A01B57">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="219A3EA3" w14:textId="77777777" w:rsidR="00D42528" w:rsidRPr="00EE5BB5" w:rsidRDefault="00D42528" w:rsidP="00A01B57">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE5BB5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4805,66 +5008,84 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B11718">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Public Utilities finds that the installation constitutes a hazard to health, the backflow preventer shall be replaced by an approved means of backflow prevention meeting the requirements of these specifications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7A9A7D" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09859005" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B12DFB">
+    <w:p w14:paraId="09859005" w14:textId="717F341E" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.3.2.8.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Any means of backflow prevention required herein shall mean an assembly that has been manufactured in full conformance with the standards established by American Water Works Association (AWWA) and by American Society of Sanitary Engineering (ASSE) and have met completely the laboratory and field performance specifications of the Foundation for Cross Connection Control and Hydraulic Research of the University of Southern California (USC FCCCHR) established in: Specifications of Backflow Prevention Assemblies - Section 10 of the most current Edition of the Manual of Cross Connection Control.</w:t>
+        <w:t>Any means of backflow prevention required herein shall mean an assembly that has been manufactured in full conformance with the standards established by</w:t>
+      </w:r>
+      <w:r w:rsidR="001926F1">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> American Water Works Association (AWWA) and by </w:t>
+      </w:r>
+      <w:r w:rsidR="001926F1">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>American Society of Sanitary Engineering (ASSE) and have met completely the laboratory and field performance specifications of the Foundation for Cross</w:t>
+      </w:r>
+      <w:r w:rsidR="001926F1">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Connection Control and Hydraulic Research of the University of Southern California (USC FCCCHR) established in: Specifications of Backflow Prevention Assemblies - Section 10 of the most current Edition of the Manual of Cross Connection Control.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F2C4CA" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73746354" w14:textId="2C8171D5" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B12DFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.3.2.9.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -4890,51 +5111,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Public Utilities has adopted said AWWA/ASSE and USC FCCHR Standards and Specifications. A “Certificate of Compliance” for the said AWWA/ASSE standards shall evidence Final approval; or “Certificate of Approval” for the said USC FCCCHR specifications issued by an approved testing laboratory.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53138793" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
     <w:p w14:paraId="2F44E832" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.3.3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>It shall be the responsibility of the customer to label all system drains that have threaded connections with the words “DRAIN ONLY”. The tags or labels must be waterproof and have legible letters at least 1” in height.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018C9F2F" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
     <w:p w14:paraId="0AC37976" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
@@ -5036,51 +5261,55 @@
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Public Utilities shall perform these tests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168E702E" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71724DCE" w14:textId="11EA2E31" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.4.3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The water customer may be required to notify the </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
@@ -5175,112 +5404,112 @@
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Testing and Maintenance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EEEF5D" w14:textId="77777777" w:rsidR="00DF3D6A" w:rsidRPr="00A01B57" w:rsidRDefault="00DF3D6A" w:rsidP="00D42528">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CBC839F" w14:textId="345E997E" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.5.1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">All backflow assemblies must be tested upon installation, at the required annual intervals thereafter per State of Minnesota Plumbing Code and/or the manufactures minimum recommended interval. The </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Public Utilities may require field tests at more frequent intervals as individual circumstances may indicate (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> high hazards, high incidence of field test failures, frequent internal plumbing changes, etc.).</w:t>
+        <w:t xml:space="preserve"> Public Utilities may require field tests at more frequent intervals as individual circumstances may indicate (i.e.; high hazards, high incidence of field test failures, frequent internal plumbing changes, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37121074" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B0DF3A1" w14:textId="19EF5668" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A01B57">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.5.2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The Owner is required to have all testable backflow prevention assemblies tested at intervals not to exceed twelve (12) months from the date of the previous test date and shall be submitted to the </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
@@ -5458,67 +5687,59 @@
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Public Utilities may terminate </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> supply to the water customer until the said assembly is tested. The water customer will be subject to fees if it is necessary to terminate the water service and reinstate the service.</w:t>
+        <w:t xml:space="preserve"> Public Utilities may terminate water supply to the water customer until the said assembly is tested. The water customer will be subject to fees if it is necessary to terminate the water service and reinstate the service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507BE2A2" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB236F2" w14:textId="420A599D" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
+    <w:p w14:paraId="3BB236F2" w14:textId="1B057203" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="008A5ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.5.6.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">All tests must be performed by an accredited backflow tester and reports completed and submitted on the proper form to: </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -5624,51 +5845,55 @@
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF2B070" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F67A04F" w14:textId="42DA355C" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="008A5ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.5.7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
@@ -5940,51 +6165,55 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>The following are minimum requirements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4951EA" w14:textId="77777777" w:rsidR="00DF3D6A" w:rsidRDefault="00DF3D6A" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A37AB25" w14:textId="7AD8457C" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="008A5ED3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.6.2.1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Testers shall have a completed minimum amount of training as required in a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>cross connection</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> control tester course approved by the State of Minnesota Department of Labor and Industry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AD7E96" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EDE19A7" w14:textId="55EEB130" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
       <w:pPr>
@@ -5992,148 +6221,213 @@
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.6.2.2.</w:t>
       </w:r>
       <w:r w:rsidR="001F0FBA">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Testers shall hold a valid accreditation from the State of Minnesota Department of Labor and Industry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298B21B7" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="599941AB" w14:textId="4110641E" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
+    <w:p w14:paraId="599941AB" w14:textId="593F4893" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.6.2.3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>The tester of backflow prevention assemblies shall furnish evidence to show that he/she has available the necessary tools and equipment to properly test such assemblies.</w:t>
+        <w:t xml:space="preserve">The tester of backflow prevention assemblies shall furnish evidence to show that </w:t>
+      </w:r>
+      <w:r w:rsidR="0053673D">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ha</w:t>
+      </w:r>
+      <w:r w:rsidR="0053673D">
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> available the necessary tools and equipment to properly test such assemblies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6779354E" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FFED8AA" w14:textId="2CDD9908" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
+    <w:p w14:paraId="2FFED8AA" w14:textId="6BD00C76" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.6.2.4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>The tester shall be responsible for the accuracy and calibration (annual requirement) of the test equipment and the competency and accuracy of all tests and reports prepared by him/her. The test equipment shall be calibrated by an accredited laboratory in accordance with the recognized International Standard ISO/IEC 17025.</w:t>
+        <w:t xml:space="preserve">The tester shall be responsible for the accuracy and calibration (annual requirement) of the test equipment and the competency and accuracy of all tests and reports prepared by </w:t>
+      </w:r>
+      <w:r w:rsidR="0053673D">
+        <w:t>them</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The test equipment shall be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>calibrated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> by an accredited laboratory in accordance with the recognized International Standard ISO/IEC 17025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ECAB7BD" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21F7C087" w14:textId="4C44A258" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
+    <w:p w14:paraId="21F7C087" w14:textId="7AEE6312" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.6.2.5.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Maintenance and repair work on backflow prevention devices will have to be performed by a licensed master plumber, or licensed journeyman plumber under the supervision of a master plumber (MN Statute 326</w:t>
+        <w:t xml:space="preserve">Maintenance and repair work on backflow prevention devices will have to be performed by a licensed master plumber, or licensed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>journey</w:t>
+      </w:r>
+      <w:r w:rsidR="0053673D">
+        <w:t>worker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> plumber under the supervision of a master plumber (M</w:t>
+      </w:r>
+      <w:r w:rsidR="0053673D">
+        <w:t>inn.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Stat</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72843">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0053673D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0053673D" w:rsidRPr="0053673D">
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 326</w:t>
       </w:r>
       <w:r w:rsidR="000E4386">
         <w:t>B</w:t>
       </w:r>
       <w:r>
-        <w:t>.40) in addition to being an accredited backflow prevention assembly tester.</w:t>
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidR="0053673D">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) in addition to being an accredited backflow prevention assembly tester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A1BFFA" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="304EB7DB" w14:textId="0014ED07" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00DF3D6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.6.2.6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">(Exception) An accredited backflow preventer assembly tester approved by the State of Minnesota Department of Labor and Industry and accredited by the </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
@@ -6242,51 +6536,55 @@
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>on-premise</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> survey to evaluate cross connection hazards, as per these specifications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FAD1755" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E65074C" w14:textId="296C5EFE" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.7.2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
@@ -6376,96 +6674,96 @@
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Public Utilities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7FEE96" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75F0F82F" w14:textId="713CBC22" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
+    <w:p w14:paraId="75F0F82F" w14:textId="265B9896" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.7.4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B11718">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Public Utilities shall, at its discretion, may require a re-inspection for cross connection control hazards of any premise to which it serves water because of re-piping, plumbing remodeling or additions to existing piping for reasons that may permit a hazard to the potable water system(s).</w:t>
+        <w:t>Public Utilities, at its discretion, may require a re-inspection for cross connection control hazards of any premise to which it serves water because of re-piping, plumbing remodeling or additions to existing piping for reasons that may permit a hazard to the potable water system(s).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="386E217B" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
     <w:p w14:paraId="74072FA4" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.8.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Commercial Fire Protection System Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3272151C" w14:textId="77777777" w:rsidR="00B11718" w:rsidRPr="001F0FBA" w:rsidRDefault="00B11718" w:rsidP="002B0527">
       <w:pPr>
@@ -6517,80 +6815,88 @@
         <w:t xml:space="preserve">Existing single check valves that are in place may remain in place </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>as long as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> no work is being completed to the device or the immediate area adjacent to the device.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18142723" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527"/>
     <w:p w14:paraId="582E20C9" w14:textId="5DA09362" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.8.2.1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If an additional riser is added to the header or if a riser, previously installed for future use is utilized, it will be construed as work being done to the area adjacent to the device.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CACAC43" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0759801A" w14:textId="744309FD" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.8.2.2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Before installing or testing a backflow prevention assembly on a fire sprinkler system, it is required that the fire authority having jurisdiction be consulted for additional criteria they may require. Additionally, the hydraulic calculations for the fire sprinkler system shall be recalculated adding the additional pressure loss of the new back flow device proposed to be installed. The hydraulic calculations shall be submitted to the </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
@@ -6661,249 +6967,271 @@
       <w:r>
         <w:t xml:space="preserve"> Fire Department with questions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273DECC5" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DB109A7" w14:textId="0700CF64" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.8.2.4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Exceptions may be made in cases where the replacement of a single check valve with a double check backflow device on existing systems reduces the flow to a point </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the system no longer complies with fire codes or insurance requirements and the addition of a booster pump or fire pump is not structurally practical.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCBF51A" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
     <w:p w14:paraId="3A86D172" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.9.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Residential Fire Protection System Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADD5CAC" w14:textId="77777777" w:rsidR="00B11718" w:rsidRPr="001F0FBA" w:rsidRDefault="00B11718" w:rsidP="00D42528">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="611DC493" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
+    <w:p w14:paraId="611DC493" w14:textId="22F96D76" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The following applies to residential fire systems that are constructed of approved potable materials and are designed to flow </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>water</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> so it does </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>not become</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> stagnate. The conditions found in the NFPA 13d section 8.4.3.3 must be met.</w:t>
+        <w:t xml:space="preserve"> stagnate. The conditions found in the NFPA 13</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72843">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> section 8.4.3.3 must be met.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75724524" w14:textId="77777777" w:rsidR="002B0527" w:rsidRDefault="002B0527" w:rsidP="00D42528"/>
     <w:p w14:paraId="4E0B2427" w14:textId="3938F8EB" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.1.1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If a residential sprinkler system installed in a </w:t>
       </w:r>
       <w:r w:rsidR="009A7135">
         <w:t>single-family</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dwelling is constructed with potable water pipe and there are no chemicals in the system, a backflow device is not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C76C376" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="133550CC" w14:textId="59B21F51" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.1.2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If the system is constructed with non-potable materials and there are no chemicals in the system, a double check valve is required. Annual testing is required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F696E28" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB402C0" w14:textId="21685F5D" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
+    <w:p w14:paraId="0AB402C0" w14:textId="55E91FD5" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.1.3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If the system is constructed with any chemicals contained within it, an RPZ is required. Annual testing and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>rebuilds</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> at intervals not to exceed 5 years is required.</w:t>
+        <w:t xml:space="preserve"> at intervals not to exceed 5 years </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72843">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA29EF" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
     <w:p w14:paraId="6A8799C7" w14:textId="66D00229" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The following applies to a </w:t>
       </w:r>
       <w:r w:rsidR="00B11718">
         <w:t>multi-purpose</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> residential fire system in a </w:t>
       </w:r>
       <w:r w:rsidR="00DA6B12">
         <w:t>single-family</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dwelling. This system has dead end runs that permit water to become </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B11718">
         <w:t>stagnate</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F234CF8" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
     <w:p w14:paraId="384CB297" w14:textId="54EFDC06" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.2.1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If the system is constructed with potable water </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>pipe</w:t>
@@ -6912,145 +7240,171 @@
       <w:r>
         <w:t xml:space="preserve"> and there are no chemicals in the system, a single check valve is required. Annual testing is not required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716C254B" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CDF914D" w14:textId="10D8B90F" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.2.2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If the system is constructed with non-potable materials and there are no chemicals in the system, a double check valve is required. Annual testing is required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D615E9" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B134471" w14:textId="654036FC" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
+    <w:p w14:paraId="3B134471" w14:textId="6B7711A8" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.2.3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If the system is constructed with any chemicals contained within it, an RPZ is required. Annual testing and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>rebuilds</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> at intervals not to exceed 5 years is required.</w:t>
+        <w:t xml:space="preserve"> at intervals not to exceed 5 years </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72843">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3570C0" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
     <w:p w14:paraId="36335D74" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Residential fire sprinkler systems shall be installed on the customer side of the water meter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B94ED9A" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
     <w:p w14:paraId="4B6C0B34" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Residential fire sprinkler systems that have non-potable materials shall be labeled with stickers that read “non-potable water” a minimum of every 5 feet and orientated to be in conspicuous locations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF6B737" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
-    <w:p w14:paraId="35DF6CFB" w14:textId="6B8A46C6" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
+    <w:p w14:paraId="35DF6CFB" w14:textId="51ED4DB8" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.9.5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">It is the fire sprinkler system </w:t>
       </w:r>
       <w:r w:rsidR="00821122">
         <w:t>designer’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> responsibility to provide </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
@@ -7118,66 +7472,76 @@
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> will only supply a water meter above 1” if special circumstances exist and a request is made from the owner.</w:t>
+        <w:t xml:space="preserve"> will supply a water meter above 1” </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72843">
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r>
+        <w:t>if special circumstances exist and a request is made from the owner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5764B545" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
     <w:p w14:paraId="4D8AFAF9" w14:textId="50288553" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.9.6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>All fire</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">sprinkler systems must be reviewed and approved by the </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -7213,193 +7577,195 @@
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>In-ground Irrigation Systems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE12423" w14:textId="77777777" w:rsidR="00B11718" w:rsidRPr="001F0FBA" w:rsidRDefault="00B11718" w:rsidP="00D42528">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="382B1DAB" w14:textId="3C005364" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3.10.1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00286097">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">The State of Minnesota requires backflow protection on all in-ground irrigation systems. The testing of all irrigation system protection devices must be completed each year at the time of system start-up. This is due to the nature of the system </w:t>
       </w:r>
       <w:r w:rsidR="00B11718">
         <w:t>being taken</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in/out of service to protect it from our local climate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691DF0D3" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
     <w:p w14:paraId="3CACC856" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Penalty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C98EB00" w14:textId="77777777" w:rsidR="00B11718" w:rsidRPr="001F0FBA" w:rsidRDefault="00B11718" w:rsidP="00D42528">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B8E647B" w14:textId="037011F5" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="002B0527">
-      <w:pPr>
+    <w:p w14:paraId="4B8E647B" w14:textId="3196EBA0" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00286097">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.1.</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">   A financial penalty shall be charged as outlined in the </w:t>
+      <w:r w:rsidR="00286097">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A financial penalty shall be charged as outlined in the </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Policy Manual for any failures to perform the requirements of these specifications. The penalty shall be billed directly back to the monthly service fees for the service that is in violation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B1A956" w14:textId="77777777" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00D42528"/>
-    <w:p w14:paraId="080BE247" w14:textId="451EE778" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
+    <w:p w14:paraId="080BE247" w14:textId="17CB7712" w:rsidR="00D42528" w:rsidRDefault="00D42528" w:rsidP="00B11718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="001F0FBA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4.2.</w:t>
       </w:r>
       <w:r w:rsidR="00B11718">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Public Utilities may terminate </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> supply to the water customer for any failures to perform the requirements of these specifications. The water customer will be subject to fees as outlines in the </w:t>
+        <w:t xml:space="preserve"> Public Utilities may terminate water supply to the water customer for any failure to perform the requirements of these specifications. The water customer will be subject to fees as outlines in the </w:t>
       </w:r>
       <w:r w:rsidR="001F0FBA">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="_______"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="001F0FBA">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="001F0FBA">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="001F0FBA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
@@ -7592,60 +7958,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2EEA0364" w14:textId="77777777" w:rsidR="007F32FF" w:rsidRPr="007F32FF" w:rsidRDefault="007F32FF"/>
     <w:p w14:paraId="6290E094" w14:textId="77777777" w:rsidR="007F32FF" w:rsidRPr="007F32FF" w:rsidRDefault="007F32FF">
       <w:r w:rsidRPr="007F32FF">
         <w:t>____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B047204" w14:textId="77777777" w:rsidR="00E123CC" w:rsidRPr="007F32FF" w:rsidRDefault="007F32FF">
       <w:r w:rsidRPr="007F32FF">
         <w:t>City Clerk</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E123CC" w:rsidRPr="007F32FF">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49EAB8EB" w14:textId="77777777" w:rsidR="00667C64" w:rsidRDefault="00667C64" w:rsidP="007A4845">
+    <w:p w14:paraId="424A10C3" w14:textId="77777777" w:rsidR="00CF1723" w:rsidRDefault="00CF1723" w:rsidP="007A4845">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3708C740" w14:textId="77777777" w:rsidR="00667C64" w:rsidRDefault="00667C64" w:rsidP="007A4845">
+    <w:p w14:paraId="62C436DD" w14:textId="77777777" w:rsidR="00CF1723" w:rsidRDefault="00CF1723" w:rsidP="007A4845">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Medium">
@@ -7665,52 +8031,52 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F318285" w14:textId="3AA1B968" w:rsidR="00667C64" w:rsidRPr="001624F8" w:rsidRDefault="00667C64" w:rsidP="001624F8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F318285" w14:textId="23D9F194" w:rsidR="00667C64" w:rsidRPr="001624F8" w:rsidRDefault="00667C64" w:rsidP="001624F8">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001624F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>League of</w:t>
     </w:r>
     <w:r w:rsidRPr="001624F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:spacing w:val="-1"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
@@ -7736,71 +8102,71 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidRPr="001624F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:alias w:val="Date"/>
         <w:tag w:val="Date"/>
         <w:id w:val="-1794050930"/>
-        <w:date w:fullDate="2025-02-01T00:00:00Z">
+        <w:date w:fullDate="2026-05-01T00:00:00Z">
           <w:dateFormat w:val="M/d/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00821122">
+        <w:r w:rsidR="002A53A4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="15"/>
           </w:rPr>
-          <w:t>2/1/2025</w:t>
+          <w:t>5/1/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="59690F91" w14:textId="484C3D80" w:rsidR="00667C64" w:rsidRPr="001624F8" w:rsidRDefault="00F37019" w:rsidP="001624F8">
+  <w:p w14:paraId="59690F91" w14:textId="484C3D80" w:rsidR="00667C64" w:rsidRPr="001624F8" w:rsidRDefault="00CF1723" w:rsidP="001624F8">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9954"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="-1042823959"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
@@ -7848,70 +8214,70 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00667C64">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidR="00667C64" w:rsidRPr="001624F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="242DBDAF" w14:textId="77777777" w:rsidR="00667C64" w:rsidRDefault="00667C64" w:rsidP="007A4845">
+    <w:p w14:paraId="489E4EBB" w14:textId="77777777" w:rsidR="00CF1723" w:rsidRDefault="00CF1723" w:rsidP="007A4845">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="701813C7" w14:textId="77777777" w:rsidR="00667C64" w:rsidRDefault="00667C64" w:rsidP="007A4845">
+    <w:p w14:paraId="1F918385" w14:textId="77777777" w:rsidR="00CF1723" w:rsidRDefault="00CF1723" w:rsidP="007A4845">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CAE666E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FD4494E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4D0C382"/>
     <w:lvl w:ilvl="0">
@@ -8040,198 +8406,219 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6750"/>
         </w:tabs>
         <w:ind w:left="6750" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="392199616">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1729062126">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="B701" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B2263D"/>
     <w:rsid w:val="00010F56"/>
     <w:rsid w:val="00015411"/>
     <w:rsid w:val="00030C90"/>
     <w:rsid w:val="00056985"/>
+    <w:rsid w:val="000B32F5"/>
     <w:rsid w:val="000E4386"/>
     <w:rsid w:val="001305D5"/>
+    <w:rsid w:val="0014403A"/>
     <w:rsid w:val="00151CAA"/>
     <w:rsid w:val="001624F8"/>
     <w:rsid w:val="001823FD"/>
+    <w:rsid w:val="001926F1"/>
     <w:rsid w:val="001B1C8B"/>
     <w:rsid w:val="001D122C"/>
     <w:rsid w:val="001D5C5D"/>
     <w:rsid w:val="001F0FBA"/>
     <w:rsid w:val="002342E4"/>
     <w:rsid w:val="0024126B"/>
+    <w:rsid w:val="00286097"/>
     <w:rsid w:val="002A11A4"/>
+    <w:rsid w:val="002A53A4"/>
     <w:rsid w:val="002B0527"/>
     <w:rsid w:val="003001DF"/>
     <w:rsid w:val="0030169A"/>
     <w:rsid w:val="00307F09"/>
     <w:rsid w:val="00311244"/>
     <w:rsid w:val="00322D3B"/>
+    <w:rsid w:val="0032562A"/>
     <w:rsid w:val="00342EF4"/>
+    <w:rsid w:val="00347CFB"/>
     <w:rsid w:val="003725F4"/>
     <w:rsid w:val="003D5E54"/>
+    <w:rsid w:val="003E1901"/>
+    <w:rsid w:val="003F7317"/>
+    <w:rsid w:val="00434896"/>
     <w:rsid w:val="00436C05"/>
     <w:rsid w:val="0045419D"/>
     <w:rsid w:val="004A0A5B"/>
     <w:rsid w:val="004A5099"/>
     <w:rsid w:val="004A7267"/>
     <w:rsid w:val="004B3E96"/>
     <w:rsid w:val="004B61DC"/>
     <w:rsid w:val="004B6F0D"/>
+    <w:rsid w:val="005123B2"/>
+    <w:rsid w:val="0053673D"/>
     <w:rsid w:val="00545D83"/>
     <w:rsid w:val="0056674B"/>
     <w:rsid w:val="00594A11"/>
     <w:rsid w:val="005A714E"/>
     <w:rsid w:val="005D63A9"/>
+    <w:rsid w:val="0060758F"/>
+    <w:rsid w:val="00623C17"/>
     <w:rsid w:val="00667C64"/>
     <w:rsid w:val="00672144"/>
     <w:rsid w:val="00683862"/>
     <w:rsid w:val="006C28AE"/>
     <w:rsid w:val="006D5E6C"/>
     <w:rsid w:val="0070334F"/>
+    <w:rsid w:val="00767899"/>
     <w:rsid w:val="007A4845"/>
     <w:rsid w:val="007B383C"/>
     <w:rsid w:val="007B6347"/>
     <w:rsid w:val="007C3E3F"/>
     <w:rsid w:val="007F32FF"/>
     <w:rsid w:val="007F7B36"/>
     <w:rsid w:val="008108BA"/>
     <w:rsid w:val="00821122"/>
     <w:rsid w:val="00825479"/>
     <w:rsid w:val="00894ECA"/>
     <w:rsid w:val="008A3933"/>
     <w:rsid w:val="008A5ED3"/>
     <w:rsid w:val="008F4217"/>
     <w:rsid w:val="00951681"/>
+    <w:rsid w:val="009635BD"/>
     <w:rsid w:val="009662D2"/>
     <w:rsid w:val="009956D4"/>
     <w:rsid w:val="009A7135"/>
     <w:rsid w:val="009D2855"/>
     <w:rsid w:val="009E11E8"/>
     <w:rsid w:val="009F563E"/>
     <w:rsid w:val="00A01B57"/>
     <w:rsid w:val="00A4372B"/>
     <w:rsid w:val="00A57558"/>
     <w:rsid w:val="00A75C11"/>
     <w:rsid w:val="00AE0A12"/>
+    <w:rsid w:val="00AE726C"/>
     <w:rsid w:val="00B11718"/>
     <w:rsid w:val="00B12BF8"/>
     <w:rsid w:val="00B12DFB"/>
     <w:rsid w:val="00B2263D"/>
+    <w:rsid w:val="00B26C64"/>
     <w:rsid w:val="00BA4642"/>
     <w:rsid w:val="00BA7387"/>
     <w:rsid w:val="00BB3DCC"/>
     <w:rsid w:val="00BB4064"/>
     <w:rsid w:val="00C62C56"/>
+    <w:rsid w:val="00C72843"/>
     <w:rsid w:val="00C73970"/>
     <w:rsid w:val="00CA61E3"/>
     <w:rsid w:val="00CC66F6"/>
+    <w:rsid w:val="00CF1723"/>
     <w:rsid w:val="00D216E8"/>
     <w:rsid w:val="00D42528"/>
     <w:rsid w:val="00D85609"/>
     <w:rsid w:val="00DA35B9"/>
     <w:rsid w:val="00DA6B12"/>
     <w:rsid w:val="00DE1A94"/>
     <w:rsid w:val="00DE6282"/>
     <w:rsid w:val="00DF3D6A"/>
     <w:rsid w:val="00E123CC"/>
     <w:rsid w:val="00E56C30"/>
     <w:rsid w:val="00E61193"/>
+    <w:rsid w:val="00E64DB4"/>
     <w:rsid w:val="00E70C78"/>
     <w:rsid w:val="00E97E08"/>
     <w:rsid w:val="00EB6B3B"/>
     <w:rsid w:val="00F21888"/>
     <w:rsid w:val="00F26668"/>
     <w:rsid w:val="00F37019"/>
     <w:rsid w:val="00F55FDE"/>
     <w:rsid w:val="00F918F4"/>
     <w:rsid w:val="00F975BD"/>
     <w:rsid w:val="00FB62B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="57EB9F9D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F4286458-BBCB-49EA-A51C-9AF0B498B9C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9223,51 +9610,51 @@
     <w:rsid w:val="00951681"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lmc.org/resources/securing-payment-of-utility-charges/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="68025321B5974BFDB904C5AD07AC94FB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DC271219-6049-47E5-B11F-7833CC54F6AF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00726A73" w:rsidRDefault="00726A73">
           <w:pPr>
             <w:pStyle w:val="68025321B5974BFDB904C5AD07AC94FB"/>
           </w:pPr>
           <w:r w:rsidRPr="00266B77">
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
@@ -9338,56 +9725,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00726A73"/>
+    <w:rsid w:val="0001516C"/>
     <w:rsid w:val="00124F3A"/>
+    <w:rsid w:val="0032562A"/>
     <w:rsid w:val="00342EF4"/>
+    <w:rsid w:val="0060758F"/>
+    <w:rsid w:val="00623C17"/>
+    <w:rsid w:val="00642B6F"/>
     <w:rsid w:val="00726A73"/>
     <w:rsid w:val="008A3933"/>
     <w:rsid w:val="00914C38"/>
     <w:rsid w:val="00B02140"/>
+    <w:rsid w:val="00C15845"/>
+    <w:rsid w:val="00E47991"/>
+    <w:rsid w:val="00E64DB4"/>
     <w:rsid w:val="00F15777"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -10112,69 +10507,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD6353FD-E7EB-4980-B174-520F40CB5BDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>5763</Words>
-  <Characters>32854</Characters>
+  <Words>5941</Words>
+  <Characters>32677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>273</Lines>
-  <Paragraphs>77</Paragraphs>
+  <Lines>778</Lines>
+  <Paragraphs>229</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Cross Connections and Backflow Prevention</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>League of Minnesota Cities</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38540</CharactersWithSpaces>
+  <CharactersWithSpaces>38389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Cross Connections and Backflow Prevention</dc:title>
   <dc:subject/>
   <dc:creator>League of Minnesota Cities</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>